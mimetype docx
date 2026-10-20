--- v0 (2026-09-29)
+++ v1 (2026-10-20)
@@ -1,6583 +1,2716 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00A5195E" w:rsidRPr="00974E9C" w:rsidRDefault="00974E9C" w:rsidP="00974E9C">
+    <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:after="97" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2533"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>M’SALEM SCHOOL COMPLEX</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:sz w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>LOWER PRIMARY DEPARTMENT</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A5195E" w:rsidRPr="00974E9C" w:rsidRDefault="00974E9C" w:rsidP="00974E9C">
+    <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="95" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="1366" w:hanging="10"/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00974E9C">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="36"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t>ACTIVITIES FOR SECOND TERM OF 2025/2026</w:t>
+        <w:t>PRIMARY AND JUNIOR HIGH DEPARTMENT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A5195E" w:rsidRPr="00974E9C" w:rsidRDefault="00974E9C">
+    <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
       <w:pPr>
-        <w:spacing w:after="97" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="95" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="1366" w:hanging="10"/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="00974E9C">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="36"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>ACTIVITIES FOR FIRST TERM OF 2026/2027</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+      <w:pPr>
+        <w:spacing w:after="35"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="175" w:tblpY="22"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="9842" w:type="dxa"/>
+        <w:tblInd w:w="-240" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:left w:w="115" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:right w:w="115" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1351"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4585"/>
+        <w:gridCol w:w="1587"/>
+        <w:gridCol w:w="3512"/>
+        <w:gridCol w:w="4743"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00974E9C" w:rsidRPr="00974E9C" w:rsidTr="00974E9C">
+      <w:tr w:rsidR="00D9379B">
         <w:trPr>
-          <w:trHeight w:val="655"/>
+          <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00974E9C">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">WEEK </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3354" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00974E9C" w:rsidRPr="00974E9C" w:rsidRDefault="00974E9C" w:rsidP="00974E9C">
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DATE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACTIVITIES </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:after="13" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sept– 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sept </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00974E9C">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sept </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clean up /Revision </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welcoming of pupils  /Staff Meeting </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sept – 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sept </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="430"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="00D9379B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sept </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club Meetings </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:after="11" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sept – 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sept </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sept </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Holiday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indoor Games </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:ind w:left="1233"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sept – 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAT 1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quiz (General Knowledge/Foreign Affairs) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct  – 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="00D9379B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk on Personal Hygiene </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:ind w:left="1125"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct  - 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mock 1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club Meetings </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="1143"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct  – 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mid-term Exams </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:after="1" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School breaks for mid-term </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mid –Term holidays </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.T.A meeting </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:after="9" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct  – 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oct </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mid-Term Holiday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:ind w:right="168"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School resumes from mid –term  break Talent Show </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="605"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:ind w:left="1336"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov – 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAT 2 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quiz (Math &amp; Science) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="564"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:ind w:left="1132"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov – 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mock 2 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Talk (H.M.I )</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00974E9C" w:rsidRPr="00974E9C" w:rsidRDefault="00974E9C" w:rsidP="00974E9C">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...39 lines deleted...]
-                <w:szCs w:val="24"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov – 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00974E9C" w:rsidRPr="00974E9C" w:rsidRDefault="00974E9C" w:rsidP="00974E9C">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="00D9379B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club meetings </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">ACTIVITIES </w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov  – 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00974E9C" w:rsidRPr="00974E9C" w:rsidTr="00974E9C">
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="00D9379B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Football Gala/Games </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00974E9C" w:rsidRPr="00974E9C" w:rsidRDefault="00974E9C" w:rsidP="00974E9C">
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...26 lines deleted...]
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:ind w:left="1219"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...122 lines deleted...]
-              <w:t xml:space="preserve">Public Holiday(Constitution Day) </w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nov  – 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dec 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dec </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:spacing w:after="45" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revision Week </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Holiday/Farmer’s Day </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00974E9C" w:rsidRPr="00974E9C" w:rsidTr="00974E9C">
-[...219 lines deleted...]
-      <w:tr w:rsidR="00974E9C" w:rsidRPr="00974E9C" w:rsidTr="00974E9C">
+      <w:tr w:rsidR="00D9379B">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00974E9C" w:rsidRPr="00974E9C" w:rsidRDefault="00974E9C" w:rsidP="00974E9C">
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">14 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:ind w:left="1166"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dec  - 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dec 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dec </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
+              <w:ind w:right="965"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">End of term examinations begins End of term examination ends </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...26 lines deleted...]
-              <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:pPr>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...47 lines deleted...]
-          <w:p w:rsidR="00974E9C" w:rsidRPr="00974E9C" w:rsidRDefault="00974E9C" w:rsidP="00974E9C">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dec – 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dec </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9379B">
+        <w:trPr>
+          <w:trHeight w:val="294"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="00D9379B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
             <w:pPr>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...363 lines deleted...]
-            <w:tcW w:w="1351" w:type="dxa"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dec </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
-[...2030 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacation/Carols Service </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A5195E" w:rsidRPr="00974E9C" w:rsidRDefault="00974E9C">
+    <w:p w:rsidR="00D9379B" w:rsidRDefault="009A4259">
       <w:pPr>
-        <w:spacing w:after="38"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00974E9C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A5195E" w:rsidRPr="00974E9C" w:rsidRDefault="00974E9C">
-[...3296 lines deleted...]
-    <w:sectPr w:rsidR="00A5195E" w:rsidRPr="00974E9C" w:rsidSect="00974E9C">
+    <w:sectPr w:rsidR="00D9379B">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="781" w:right="2737" w:bottom="450" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="84"/>
+  <w:zoom w:percent="124"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A5195E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A5195E"/>
+    <w:rsidRoot w:val="00D9379B"/>
+    <w:rsid w:val="009A4259"/>
+    <w:rsid w:val="00D9379B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{4B2D6F2B-4296-43FE-A4E8-E1A30FF1DC2D}"/>
+  <w15:docId w15:val="{38761635-AACE-4C5F-9AF9-D949B8B90885}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6938,109 +3071,76 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...20 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...9 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
@@ -7289,61 +3389,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>429</Words>
-  <Characters>2446</Characters>
+  <Words>192</Words>
+  <Characters>1096</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2870</CharactersWithSpaces>
+  <CharactersWithSpaces>1286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ama</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>